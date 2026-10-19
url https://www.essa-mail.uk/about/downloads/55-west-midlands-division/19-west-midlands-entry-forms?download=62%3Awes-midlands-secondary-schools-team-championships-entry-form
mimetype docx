--- v0 (2026-05-26)
+++ v1 (2026-10-19)
@@ -35,197 +35,192 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34873DAC" w14:textId="77777777" w:rsidR="00296D91" w:rsidRDefault="00296D91" w:rsidP="00296D91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2147F4F5" w14:textId="0B200E2F" w:rsidR="00AA5D02" w:rsidRDefault="00AA5D02" w:rsidP="00AA5D02">
+    <w:p w14:paraId="569C9316" w14:textId="6683056C" w:rsidR="00B65258" w:rsidRDefault="00AA5D02" w:rsidP="00AA5D02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:ind w:left="540" w:right="1620"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="003F50C9">
+      <w:r w:rsidR="001A108C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C03180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONDARY SCHOOLS’ TEAM CHAMPIONSHIPS 202</w:t>
       </w:r>
-      <w:r w:rsidR="003F50C9">
+      <w:r w:rsidR="001A108C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">6 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B65258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ESSA </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009E147B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">WEST  MIDLANDS </w:t>
+        <w:t>WEST  MIDLANDS</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIVISIONAL ROUND</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10652" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -1172,727 +1167,785 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1805"/>
         <w:gridCol w:w="4475"/>
         <w:gridCol w:w="937"/>
         <w:gridCol w:w="1688"/>
         <w:gridCol w:w="1302"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E147B" w:rsidRPr="00AA16D6" w14:paraId="6E6DFC04" w14:textId="77777777" w:rsidTr="009E147B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="68B05A5E" w14:textId="000D2430" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA16D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5087A668" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA16D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F07D0F3" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA16D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Warm up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69E7ED11" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gala time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1302" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="017E8982" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick one </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E147B" w:rsidRPr="00AA16D6" w14:paraId="3877CC2A" w14:textId="77777777" w:rsidTr="009E147B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C6A23B6" w14:textId="77777777" w:rsidR="009E147B" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+          </w:tcPr>
+          <w:p w14:paraId="0C6A23B6" w14:textId="6B1D9BC2" w:rsidR="009E147B" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Tues    23.09.25</w:t>
+              <w:t>Tues    2</w:t>
+            </w:r>
+            <w:r w:rsidR="001A108C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>.09.2</w:t>
+            </w:r>
+            <w:r w:rsidR="001A108C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EE8BEAE" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00391A44" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Malvern College                          WR14 3PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21E7F094" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>3.30pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A052FA9" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>4.00pm - 5.30pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1302" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140254B1" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E147B" w:rsidRPr="00AA16D6" w14:paraId="75A95E55" w14:textId="77777777" w:rsidTr="009E147B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66E03422" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="002C51F7" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+          </w:tcPr>
+          <w:p w14:paraId="66E03422" w14:textId="1CB67D05" w:rsidR="009E147B" w:rsidRPr="002C51F7" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Weds  24.09.25</w:t>
+              <w:t>Weds  2</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>.09.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="423CE421" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00391A44" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thomas Telford School</w:t>
             </w:r>
             <w:r w:rsidRPr="00391A44">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   TF3 4NW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35088F6B" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>5.15pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2472D603" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>5.45pm  - 7.15pm</w:t>
+              <w:t>5.45</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>pm  -</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7.15pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1302" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6488F845" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E147B" w:rsidRPr="00AA16D6" w14:paraId="799AA347" w14:textId="77777777" w:rsidTr="009E147B">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D94D8F6" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00434218" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+          </w:tcPr>
+          <w:p w14:paraId="7D94D8F6" w14:textId="533107F1" w:rsidR="009E147B" w:rsidRPr="00434218" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Fri        26.09.25</w:t>
+              <w:t>Fri        2</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>.09.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52545FC2" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bromsgrove School                      B61 7DU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09EA8233" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>12.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0491A783" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="0095642C" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095642C">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12.30pm-2.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1302" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62D3FCEB" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E147B" w:rsidRPr="00AA16D6" w14:paraId="58E7E666" w14:textId="77777777" w:rsidTr="009E147B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C76C7D0" w14:textId="3DFE15D4" w:rsidR="009E147B" w:rsidRPr="0095642C" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+          </w:tcPr>
+          <w:p w14:paraId="3C76C7D0" w14:textId="2C99FF05" w:rsidR="009E147B" w:rsidRPr="0095642C" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0095642C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Thur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="0095642C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0095642C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.10.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DC5B7E" w14:textId="0469A22B" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Newcastle-under Lyme School   ST5 1DB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AEBDF4" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="0095642C" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0095642C">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B9F08F" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00E3369C" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...59 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>4.30pm-6.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1302" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="794EA39E" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E147B" w:rsidRPr="00AA16D6" w14:paraId="128FC1FA" w14:textId="77777777" w:rsidTr="009E147B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="537EB696" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
+          </w:tcPr>
+          <w:p w14:paraId="537EB696" w14:textId="0EED501F" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Fri        03.10.25</w:t>
+              <w:t>Fri        0</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>.10.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F2F8909" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Warwick School                           CV34 6PP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DA8F15E" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF7113">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">pm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7540677B" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00EF7113" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>2.30pm</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF7113">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>– 4.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1302" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42CECCB3" w14:textId="77777777" w:rsidR="009E147B" w:rsidRPr="00AA16D6" w:rsidRDefault="009E147B" w:rsidP="00A10173">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61DFED5F" w14:textId="2CC1953F" w:rsidR="00AA5D02" w:rsidRPr="00681BC8" w:rsidRDefault="00681BC8" w:rsidP="00AA5D02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -2298,87 +2351,108 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E147B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Freestyle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B2C35" w14:paraId="032C2E5C" w14:textId="77054CDF" w:rsidTr="00005B81">
         <w:trPr>
           <w:trHeight w:val="904"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706475CB" w14:textId="2FC80851" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
+          <w:p w14:paraId="706475CB" w14:textId="6F64D556" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00005B81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Junior </w:t>
             </w:r>
             <w:r w:rsidRPr="00947144">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>born 01/09/12 - 31/08/14</w:t>
+              <w:t>born 01/09/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 31/08/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00947144">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> YR 7 &amp; 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5907D3FF" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
@@ -2487,87 +2561,108 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B2C35" w14:paraId="36A3AA65" w14:textId="6D5DEEA4" w:rsidTr="00005B81">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50FB2B41" w14:textId="50BF159B" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
+          <w:p w14:paraId="50FB2B41" w14:textId="656E0BA4" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00005B81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inter</w:t>
             </w:r>
             <w:r w:rsidRPr="00947144">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>born 01/09/10 - 31/08/12</w:t>
+              <w:t>born 01/09/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 31/08/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00947144">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> YR 9 &amp; 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EB7406B" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
@@ -2676,96 +2771,117 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B2C35" w14:paraId="4977E72D" w14:textId="53728257" w:rsidTr="00005B81">
         <w:trPr>
           <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE3EE55" w14:textId="36ABBC24" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
+          <w:p w14:paraId="3BE3EE55" w14:textId="39CDCFC8" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00005B81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Senior</w:t>
             </w:r>
             <w:r w:rsidR="00005B81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00947144">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>born 01/09/07 - 31/08/10</w:t>
+              <w:t>born 01/09/0</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 31/08/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00916E81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00947144">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> YR 11,12 &amp;13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FCCB71D" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="00AA5D02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2938,284 +3054,366 @@
                 <wp:docPr id="768454623" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6870700" cy="1130300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6DEB2708" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
+                          <w:p w14:paraId="6DEB2708" w14:textId="7E7DF81C" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003B2C35">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Cost is £5.00 for each race. No charge for B Teams</w:t>
+                              <w:t>Cost is £</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00993292">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B2C35">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>.00 for each race. No charge for B Teams</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="71454B39" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
+                          <w:p w14:paraId="71454B39" w14:textId="3AA75C93" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                             <w:r w:rsidRPr="003B2C35">
                               <w:t xml:space="preserve">Entries Deadline is </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003B2C35">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Monday 15</w:t>
+                              <w:t>Monday 1</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="003B2C35">
+                            <w:r w:rsidR="00993292">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00993292" w:rsidRPr="00993292">
                               <w:rPr>
                                 <w:b/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>th</w:t>
                             </w:r>
+                            <w:r w:rsidR="00993292">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
                             <w:r w:rsidRPr="003B2C35">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> September 2025</w:t>
+                              <w:t>September 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00993292">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0A63CA83" w14:textId="089E2986" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003B2C35">
                               <w:t xml:space="preserve">Cheque payable to “ESSA” Or BACS </w:t>
                             </w:r>
                             <w:r w:rsidR="00005B81" w:rsidRPr="003B2C35">
                               <w:t>NatWest</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003B2C35">
                               <w:t xml:space="preserve"> 60:24:77   Account number 19100531</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003B2C35">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="07D3324E" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35"/>
-                          <w:p w14:paraId="584B7CD0" w14:textId="6829857F" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
+                          <w:p w14:paraId="584B7CD0" w14:textId="37084473" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                             <w:r w:rsidRPr="003B2C35">
-                              <w:t>Return this entry form and cheque to                                              The ESSA National Finals are on Saturday 15</w:t>
+                              <w:t xml:space="preserve">Return this entry form and cheque to                                              The ESSA National Finals are on </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E40FE6">
+                              <w:t>xxxxxxxxxxxxxx</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003B2C35">
-                              <w:rPr>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> November at </w:t>
+                              <w:t xml:space="preserve"> at </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">               </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="63001466" w14:textId="4DDE1618" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003B2C35">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Neil Monkhouse 9 Larkhill Road Worcester WR5 2EF            </w:t>
+                              <w:t xml:space="preserve">Neil Monkhouse 9 Larkhill Road Worcester WR5 2EF         </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="003B2C35">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(ESSA </w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ESSA </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003B2C35">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>will charge schools £25 per race</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="151B68EB" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                             <w:r w:rsidRPr="003B2C35">
                               <w:t>or by email to neilmonkhouse@hotmail.co.uk</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="29E89251" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRDefault="003B2C35"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="33E71845" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-18.3pt;margin-top:18.85pt;width:541pt;height:89pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyrgTANwIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wnadMZcYosRYYB&#10;QVsgHXpWZCkxJouapMTOfv0o2flot9Owi0KK9BP5+JjpfVsrchDWVaALmg1SSoTmUFZ6W9DvL8tP&#10;d5Q4z3TJFGhR0KNw9H728cO0MbkYwg5UKSxBEO3yxhR0573Jk8TxnaiZG4ARGoMSbM08unablJY1&#10;iF6rZJimt0kDtjQWuHAObx+6IJ1FfCkF909SOuGJKijW5uNp47kJZzKbsnxrmdlVvC+D/UMVNas0&#10;PnqGemCekb2t/oCqK27BgfQDDnUCUlZcxB6wmyx91816x4yIvSA5zpxpcv8Plj8e1ubZEt9+gRYH&#10;GAhpjMsdXoZ+Wmnr8IuVEowjhcczbaL1hOPl7d0knaQY4hjLslE6Qgdxksvnxjr/VUBNglFQi3OJ&#10;dLHDyvku9ZQSXnOgqnJZKRWdoAWxUJYcGE5R+Vgkgr/JUpo0WMroJo3Ab2IB+vz9RjH+oy/vKgvx&#10;lMaaL80Hy7ebtmdkA+URibLQacgZvqwQd8Wcf2YWRYME4CL4JzykAiwGeouSHdhff7sP+ThLjFLS&#10;oAgL6n7umRWUqG8ap/w5G4+DaqMzvpkM0bHXkc11RO/rBSBDGa6c4dEM+V6dTGmhfsV9mYdXMcQ0&#10;x7cL6k/mwnergfvGxXwek1CnhvmVXhseoMNEAp8v7Suzpp+nRyk8wkmuLH831i43fKlhvvcgqzjz&#10;QHDHas87ajyqpt/HsETXfsy6/GvMfgMAAP//AwBQSwMEFAAGAAgAAAAhAG+scjffAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxap68khDgVoMKmKwpi7cZT2yIeR7Gbhr/H&#10;XcFydI/uPVNvJ9exEYdgPQlYzDNgSK1XlrSAz4/XWQksRElKdp5QwA8G2Da3N7WslL/QO46HqFkq&#10;oVBJASbGvuI8tAadDHPfI6Xs5AcnYzoHzdUgL6ncdXyZZTl30lJaMLLHF4Pt9+HsBOye9YNuSzmY&#10;XamsHaev016/CXF/Nz09Aos4xT8YrvpJHZrkdPRnUoF1AmarPE+ogFVRALsC2XqzBnYUsFxsCuBN&#10;zf//0PwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8q4EwDcCAAB9BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAb6xyN98AAAALAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6DEB2708" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
+                    <w:p w14:paraId="6DEB2708" w14:textId="7E7DF81C" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003B2C35">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Cost is £5.00 for each race. No charge for B Teams</w:t>
+                        <w:t>Cost is £</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00993292">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B2C35">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>.00 for each race. No charge for B Teams</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="71454B39" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
+                    <w:p w14:paraId="71454B39" w14:textId="3AA75C93" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                       <w:r w:rsidRPr="003B2C35">
                         <w:t xml:space="preserve">Entries Deadline is </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003B2C35">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Monday 15</w:t>
+                        <w:t>Monday 1</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="003B2C35">
+                      <w:r w:rsidR="00993292">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>4</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00993292" w:rsidRPr="00993292">
                         <w:rPr>
                           <w:b/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>th</w:t>
                       </w:r>
+                      <w:r w:rsidR="00993292">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
                       <w:r w:rsidRPr="003B2C35">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> September 2025</w:t>
+                        <w:t>September 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00993292">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0A63CA83" w14:textId="089E2986" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003B2C35">
                         <w:t xml:space="preserve">Cheque payable to “ESSA” Or BACS </w:t>
                       </w:r>
                       <w:r w:rsidR="00005B81" w:rsidRPr="003B2C35">
                         <w:t>NatWest</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003B2C35">
                         <w:t xml:space="preserve"> 60:24:77   Account number 19100531</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003B2C35">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="07D3324E" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35"/>
-                    <w:p w14:paraId="584B7CD0" w14:textId="6829857F" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
+                    <w:p w14:paraId="584B7CD0" w14:textId="37084473" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                       <w:r w:rsidRPr="003B2C35">
-                        <w:t>Return this entry form and cheque to                                              The ESSA National Finals are on Saturday 15</w:t>
+                        <w:t xml:space="preserve">Return this entry form and cheque to                                              The ESSA National Finals are on </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E40FE6">
+                        <w:t>xxxxxxxxxxxxxx</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003B2C35">
-                        <w:rPr>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> November at </w:t>
+                        <w:t xml:space="preserve"> at </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">               </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="63001466" w14:textId="4DDE1618" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003B2C35">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Neil Monkhouse 9 Larkhill Road Worcester WR5 2EF            </w:t>
+                        <w:t xml:space="preserve">Neil Monkhouse 9 Larkhill Road Worcester WR5 2EF         </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="003B2C35">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(ESSA </w:t>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ESSA </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003B2C35">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>will charge schools £25 per race</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="151B68EB" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRPr="003B2C35" w:rsidRDefault="003B2C35" w:rsidP="003B2C35">
                       <w:r w:rsidRPr="003B2C35">
                         <w:t>or by email to neilmonkhouse@hotmail.co.uk</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="29E89251" w14:textId="77777777" w:rsidR="003B2C35" w:rsidRDefault="003B2C35"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -3233,169 +3431,169 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> gala, please let me know.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B2C35" w:rsidSect="003F50C9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="900" w:bottom="2746" w:left="926" w:header="1079" w:footer="571" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14238232" w14:textId="77777777" w:rsidR="00E54D4D" w:rsidRDefault="00E54D4D">
+    <w:p w14:paraId="384681DD" w14:textId="77777777" w:rsidR="00AF0913" w:rsidRDefault="00AF0913">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7998B656" w14:textId="77777777" w:rsidR="00E54D4D" w:rsidRDefault="00E54D4D">
+    <w:p w14:paraId="48BFC336" w14:textId="77777777" w:rsidR="00AF0913" w:rsidRDefault="00AF0913">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana,Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="126B3F4C" w14:textId="77777777" w:rsidR="0074303A" w:rsidRDefault="0074303A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="727A7204" w14:textId="76FE6D2F" w:rsidR="00296D91" w:rsidRPr="00777B7A" w:rsidRDefault="00296D91" w:rsidP="00296D91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00777B7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>www.essa-schoolswimming.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63226727" w14:textId="77777777" w:rsidR="0074303A" w:rsidRDefault="0074303A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35A2F6FB" w14:textId="77777777" w:rsidR="00E54D4D" w:rsidRDefault="00E54D4D">
+    <w:p w14:paraId="5C540730" w14:textId="77777777" w:rsidR="00AF0913" w:rsidRDefault="00AF0913">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EB28EF7" w14:textId="77777777" w:rsidR="00E54D4D" w:rsidRDefault="00E54D4D">
+    <w:p w14:paraId="2F842129" w14:textId="77777777" w:rsidR="00AF0913" w:rsidRDefault="00AF0913">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE54C63" w14:textId="77777777" w:rsidR="0074303A" w:rsidRDefault="0074303A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="519F54D6" w14:textId="6AA7F5BB" w:rsidR="00296D91" w:rsidRPr="00777B7A" w:rsidRDefault="00F30994" w:rsidP="00296D91">
     <w:pPr>
       <w:ind w:left="1080" w:right="1800"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -3621,193 +3819,196 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1998849235">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00950EE6"/>
     <w:rsid w:val="000036F1"/>
     <w:rsid w:val="00003CC3"/>
     <w:rsid w:val="00005B81"/>
     <w:rsid w:val="00082560"/>
     <w:rsid w:val="000A3328"/>
     <w:rsid w:val="000B0BA9"/>
     <w:rsid w:val="000D49C2"/>
     <w:rsid w:val="000E2FC2"/>
     <w:rsid w:val="00100CC1"/>
     <w:rsid w:val="00153EE4"/>
     <w:rsid w:val="001625F1"/>
+    <w:rsid w:val="001A108C"/>
     <w:rsid w:val="001D7022"/>
     <w:rsid w:val="002067D5"/>
     <w:rsid w:val="00232437"/>
     <w:rsid w:val="00256160"/>
     <w:rsid w:val="002668FB"/>
     <w:rsid w:val="0029305B"/>
     <w:rsid w:val="00296D91"/>
     <w:rsid w:val="002D46FE"/>
     <w:rsid w:val="002E25E1"/>
     <w:rsid w:val="002E5D18"/>
     <w:rsid w:val="003014A9"/>
     <w:rsid w:val="00311E97"/>
     <w:rsid w:val="00315074"/>
     <w:rsid w:val="00320B76"/>
     <w:rsid w:val="00335E42"/>
     <w:rsid w:val="00356DFE"/>
     <w:rsid w:val="00370AFA"/>
+    <w:rsid w:val="00370F0B"/>
     <w:rsid w:val="00375DB8"/>
     <w:rsid w:val="003A7BC9"/>
     <w:rsid w:val="003B273F"/>
     <w:rsid w:val="003B2C35"/>
     <w:rsid w:val="003E1AD7"/>
     <w:rsid w:val="003F50C9"/>
     <w:rsid w:val="003F5770"/>
     <w:rsid w:val="003F7AD2"/>
     <w:rsid w:val="00400786"/>
     <w:rsid w:val="004213EB"/>
     <w:rsid w:val="0048047C"/>
     <w:rsid w:val="0048393D"/>
     <w:rsid w:val="004905D3"/>
     <w:rsid w:val="004C001A"/>
-    <w:rsid w:val="004D4821"/>
     <w:rsid w:val="004D5248"/>
     <w:rsid w:val="004E492A"/>
     <w:rsid w:val="004F58BA"/>
     <w:rsid w:val="00505173"/>
     <w:rsid w:val="005577ED"/>
     <w:rsid w:val="005643B3"/>
     <w:rsid w:val="00566177"/>
     <w:rsid w:val="00580425"/>
     <w:rsid w:val="00596884"/>
     <w:rsid w:val="005A5C64"/>
     <w:rsid w:val="005B5A39"/>
     <w:rsid w:val="005D6E83"/>
     <w:rsid w:val="00655AC6"/>
     <w:rsid w:val="00670F99"/>
     <w:rsid w:val="00671DA3"/>
     <w:rsid w:val="00681BC8"/>
     <w:rsid w:val="00682AE7"/>
     <w:rsid w:val="006A004A"/>
     <w:rsid w:val="006A30C3"/>
     <w:rsid w:val="006C0455"/>
     <w:rsid w:val="006E32C7"/>
     <w:rsid w:val="007106AB"/>
     <w:rsid w:val="00715FE2"/>
     <w:rsid w:val="00726EB0"/>
     <w:rsid w:val="00733C78"/>
     <w:rsid w:val="0073704B"/>
     <w:rsid w:val="00737B68"/>
     <w:rsid w:val="0074303A"/>
     <w:rsid w:val="00754296"/>
     <w:rsid w:val="0075687C"/>
     <w:rsid w:val="00772A66"/>
     <w:rsid w:val="00777B7A"/>
     <w:rsid w:val="0079115C"/>
     <w:rsid w:val="007B4609"/>
     <w:rsid w:val="007B6F01"/>
     <w:rsid w:val="007F5D15"/>
     <w:rsid w:val="00867BAE"/>
     <w:rsid w:val="008C0BCE"/>
     <w:rsid w:val="008D0F6A"/>
     <w:rsid w:val="008F3B26"/>
+    <w:rsid w:val="00916E81"/>
     <w:rsid w:val="00927325"/>
     <w:rsid w:val="0094249B"/>
     <w:rsid w:val="009474D3"/>
     <w:rsid w:val="00950EE6"/>
     <w:rsid w:val="00956E8B"/>
     <w:rsid w:val="00972355"/>
+    <w:rsid w:val="00993292"/>
     <w:rsid w:val="009D3573"/>
     <w:rsid w:val="009E147B"/>
     <w:rsid w:val="009F3F89"/>
     <w:rsid w:val="00A3247B"/>
     <w:rsid w:val="00A34A50"/>
     <w:rsid w:val="00A45773"/>
     <w:rsid w:val="00AA5D02"/>
+    <w:rsid w:val="00AF0913"/>
     <w:rsid w:val="00B0062E"/>
     <w:rsid w:val="00B65258"/>
     <w:rsid w:val="00BD524A"/>
     <w:rsid w:val="00BF3C47"/>
     <w:rsid w:val="00C168BB"/>
     <w:rsid w:val="00C72358"/>
     <w:rsid w:val="00C737F5"/>
     <w:rsid w:val="00C7483D"/>
     <w:rsid w:val="00C751B1"/>
     <w:rsid w:val="00C954D7"/>
-    <w:rsid w:val="00CA0985"/>
     <w:rsid w:val="00CB04BE"/>
     <w:rsid w:val="00CB70C4"/>
     <w:rsid w:val="00CC2131"/>
     <w:rsid w:val="00CF29D0"/>
     <w:rsid w:val="00DC3567"/>
     <w:rsid w:val="00E066C5"/>
     <w:rsid w:val="00E11521"/>
+    <w:rsid w:val="00E40FE6"/>
     <w:rsid w:val="00E455A4"/>
     <w:rsid w:val="00E456E3"/>
-    <w:rsid w:val="00E54D4D"/>
     <w:rsid w:val="00ED6917"/>
     <w:rsid w:val="00EE32C6"/>
     <w:rsid w:val="00EE449F"/>
     <w:rsid w:val="00EE6368"/>
     <w:rsid w:val="00F30994"/>
     <w:rsid w:val="00F62E5B"/>
     <w:rsid w:val="00FB1BA5"/>
     <w:rsid w:val="00FD707F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -4640,51 +4841,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>308</Words>
   <Characters>1760</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SECONDARY SCHOOLS’ RELAYS 2011-2012</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Samsung Electronics</Company>